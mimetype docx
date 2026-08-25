--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -1,1247 +1,1439 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00E26820" w:rsidRDefault="00E26820" w:rsidP="00E26820">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="3203E00C" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRPr="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Závazná přihláška na program Ekocentra Brniště</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E26820" w:rsidRDefault="00E26820" w:rsidP="00E26820">
-[...183 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5D1C8835" w14:textId="75869EED" w:rsidR="00961FC2" w:rsidRPr="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Název požadovaného programu: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D637C50" w14:textId="4A748EA9" w:rsidR="00961FC2" w:rsidRPr="00961FC2" w:rsidRDefault="00856992">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Domluvený termín programu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A20C1F" w14:textId="7491CB19" w:rsidR="00961FC2" w:rsidRPr="00961FC2" w:rsidRDefault="00856992">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00961FC2" w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">očník, počet dětí: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E777BF9" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRPr="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Název organizace/školy: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FDE0D8" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRPr="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontaktní osoba: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA2B8E2" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRPr="00961FC2" w:rsidRDefault="00961FC2" w:rsidP="00961FC2">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B7"/>
+      </w:r>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jméno: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47490489" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRPr="00961FC2" w:rsidRDefault="00961FC2" w:rsidP="00961FC2">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B7"/>
+      </w:r>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Telefon: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457FC407" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRPr="00961FC2" w:rsidRDefault="00961FC2" w:rsidP="00961FC2">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0B7"/>
+      </w:r>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E-mail: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EA13D4" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6DDD7E" w14:textId="000756CE" w:rsidR="00961FC2" w:rsidRPr="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oběd: ano / ne </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D38F7F" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRPr="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oběd není zahrnut v ceně programu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37323F2E" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C31B420" w14:textId="0A38917E" w:rsidR="00961FC2" w:rsidRPr="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poznámka: pomozte nám tím, že nám při objednávání o své třídě sdělíte co nejvíce informací, které mohou ovlivnit průběh programu, zejména alergie a jiná zdravotní omezení, přítomnost asistenta, asistentů, apod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BACDB9B" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DEBA0F6" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E9F5EA" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29636063" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C103885" w14:textId="1DAE883A" w:rsidR="00961FC2" w:rsidRPr="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Touto závaznou přihláškou potvrzujeme, že jsme se seznámili s pravidly účasti na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>evvo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programech a storno podmínkami a souhlasíme s nimi. Souhlasíme s využitím poskytnutých osobních dat a fotodokumentace výhradně pro účely realizace, hodnocení programu a propagace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4141A6D2" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E074CF8" w14:textId="4171AE89" w:rsidR="00961FC2" w:rsidRPr="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V ………………………………… dne </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7CBA2A" w14:textId="77777777" w:rsidR="00961FC2" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515FF8CE" w14:textId="6475708F" w:rsidR="000C30D4" w:rsidRDefault="00961FC2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961FC2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Podpis a razítko statutární osoby školy/organizac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5546C98C" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6EB416" w14:textId="77777777" w:rsidR="002E2754" w:rsidRDefault="002E2754">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00BB58D9" w:rsidRPr="00BB58D9" w:rsidRDefault="00BB58D9" w:rsidP="00E26820">
-[...203 lines deleted...]
-    <w:sectPr w:rsidR="00E26820" w:rsidRPr="002A3DB5" w:rsidSect="00436CDB">
+    <w:p w14:paraId="17AED50E" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D45A5F" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Pravidla pro průběh programů: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABBB9E7" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="749BC50D" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Účast pedagoga: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E37C0F" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="39"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Za žáky nese po celou dobu programu odpovědnost doprovázející pedagog. Lektor zodpovídá výhradně za kvalitu a obsah programu. Pedagog odpovídá za chování a bezpečnost dětí. V případě jeho odchodu může být program ukončen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301B1A80" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="39"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prosíme pedagogy, aby při realizaci programu nevstupovali do výkladu a průběhu programu. Budeme rádi, když nám při programu pomůžete se zapojením všech žáků a s dodržováním kázně při programu, ale vedení programu prosím nechte na lektorovi. Jakékoliv doporučení, podněty a nápady, prosím sdělte lektorovi po ukončení programu osobně či e mailem. Jsme za ně rádi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD46C2E" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="39"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pokud je součástí třídy dítě se speciálními vzdělávacími potřebami, které má asistenta, je nutné, aby se asistent účastnil celého programu a dítě podporoval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6246E5B8" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="39"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V případě závažného problému s kázní si vyhrazujeme právo ukončit program bez náhrady vrácení peněz. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E7A8D9" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="39"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nad 25 dětí je nutný doprovod dvou pedagogů. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564560FA" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fotografie pořízené během programů můžou být použity k propagaci. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA62FFC" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088BB63C" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oblečení: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DACD8C" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="39"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) Na venkovní programy doporučujeme oblečení do přírody, které se může zašpinit, pevné uzavřené boty. V sezoně výskytu klíšťat a hmyzu doporučujeme ochranu repelentem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0C6513" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="39"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) Terénní programy probíhají za každého počasí venku, je potřeba aby děti měli pláštěnky a holínky. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298E756D" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) Na programy konané ve vnitřních prostorech jsou potřebné přezůvky. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593BA32C" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEFC140" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parkování: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD58E2B" w14:textId="77777777" w:rsidR="009055C9" w:rsidRDefault="009055C9" w:rsidP="009055C9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) Pokud přijedete vlastním autobusem, je možné zastavení pro vystoupení dětí na návsi v Brništi, poté je nutné přeparkovat na blízké parkoviště u prodejny Prominent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293041B8" w14:textId="77777777" w:rsidR="009055C9" w:rsidRPr="00961FC2" w:rsidRDefault="009055C9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009055C9" w:rsidRPr="00961FC2">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="926" w:bottom="1417" w:left="900" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006A29CE" w:rsidRDefault="006A29CE">
+    <w:p w14:paraId="2DBA5485" w14:textId="77777777" w:rsidR="00B401B9" w:rsidRDefault="00B401B9" w:rsidP="005D487A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006A29CE" w:rsidRDefault="006A29CE">
+    <w:p w14:paraId="7355363B" w14:textId="77777777" w:rsidR="00B401B9" w:rsidRDefault="00B401B9" w:rsidP="005D487A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="002A3DB5" w:rsidRPr="00210422" w:rsidRDefault="005E6C47" w:rsidP="00C81F2A">
+  <w:p w14:paraId="2E944326" w14:textId="002C6C0B" w:rsidR="005D487A" w:rsidRPr="002E2754" w:rsidRDefault="002E2754" w:rsidP="002E2754">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="cs-CZ"/>
+        <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0076758C">
+    <w:r w:rsidRPr="002E2754">
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="cs-CZ"/>
+        <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:drawing>
-[...57 lines deleted...]
-      </w:drawing>
+      <w:t xml:space="preserve">Ekocentrum </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="002E2754">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="cs-CZ"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Brniště </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="002A3DB5" w:rsidRPr="00210422">
+    <w:r w:rsidRPr="002E2754">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-        <w:szCs w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="cs-CZ"/>
+        <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>Podralský</w:t>
+      <w:t>z.ú</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidR="002A3DB5" w:rsidRPr="00210422">
+    <w:r w:rsidRPr="002E2754">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-        <w:szCs w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="cs-CZ"/>
+        <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t xml:space="preserve"> nadač</w:t>
+      <w:t xml:space="preserve">., </w:t>
     </w:r>
-    <w:r w:rsidR="009B67BB">
+    <w:r w:rsidR="005D487A" w:rsidRPr="002E2754">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-        <w:szCs w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="cs-CZ"/>
+        <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>ní fond ZOD, Brniště 1, 471 29 Č</w:t>
+      <w:t>Jáchymov</w:t>
     </w:r>
-    <w:r w:rsidR="002A3DB5" w:rsidRPr="00210422">
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="005D487A" w:rsidRPr="002E2754">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-        <w:szCs w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="cs-CZ"/>
+        <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>eská Lípa, tel.</w:t>
+      <w:t xml:space="preserve"> 1, 471 29 Brniště, tel.: +420 733 571 057</w:t>
     </w:r>
-    <w:r w:rsidR="00063FB0">
+    <w:r w:rsidRPr="002E2754">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-        <w:szCs w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="cs-CZ"/>
+        <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>: +420 603 889 168, e-mail: info</w:t>
+      <w:t xml:space="preserve">, e-mail: </w:t>
     </w:r>
-    <w:r w:rsidR="002A3DB5" w:rsidRPr="00210422">
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="002E2754">
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>luciel@podralsko.cz</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="002E2754">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="cs-CZ"/>
+        <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>@podralsko.cz</w:t>
-[...66 lines deleted...]
-      <w:t xml:space="preserve">       </w:t>
+      <w:t>, www.ekocentrumbrniste.cz</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006A29CE" w:rsidRDefault="006A29CE">
+    <w:p w14:paraId="3A41B868" w14:textId="77777777" w:rsidR="00B401B9" w:rsidRDefault="00B401B9" w:rsidP="005D487A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006A29CE" w:rsidRDefault="006A29CE">
+    <w:p w14:paraId="374D8879" w14:textId="77777777" w:rsidR="00B401B9" w:rsidRDefault="00B401B9" w:rsidP="005D487A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="002A3DB5" w:rsidRDefault="005E6C47">
+  <w:p w14:paraId="4C6F9776" w14:textId="108787AC" w:rsidR="00B236CB" w:rsidRDefault="002E2754">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:eastAsia="cs-CZ"/>
       </w:rPr>
-      <w:drawing>
-[...46 lines deleted...]
-      </w:drawing>
+      <w:pict w14:anchorId="3A6C8F9A">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark4866829" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:453.6pt;height:453.6pt;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="Logo eko" gain="19661f" blacklevel="22938f"/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002A3DB5" w:rsidRDefault="002A3DB5">
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="2085688F" w14:textId="71CDD0AC" w:rsidR="005D487A" w:rsidRDefault="002E2754" w:rsidP="005D487A">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="cs-CZ"/>
+      </w:rPr>
+      <w:pict w14:anchorId="7FCB4C7E">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark4866830" o:spid="_x0000_s2051" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:453.6pt;height:453.6pt;z-index:-251654144;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="Logo eko" gain="19661f" blacklevel="22938f"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="002A3DB5" w:rsidRDefault="002A3DB5">
-[...4 lines deleted...]
-  <w:p w:rsidR="002A3DB5" w:rsidRDefault="002A3DB5">
+  <w:p w14:paraId="55E328D3" w14:textId="77777777" w:rsidR="005D487A" w:rsidRDefault="005D487A">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-      </w:pPr>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="2F733F3E" w14:textId="4EE8CC1F" w:rsidR="00B236CB" w:rsidRDefault="002E2754">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:noProof/>
+        <w:lang w:eastAsia="cs-CZ"/>
       </w:rPr>
-    </w:lvl>
-[...100 lines deleted...]
-</w:numbering>
+      <w:pict w14:anchorId="53EB9A33">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark4866828" o:spid="_x0000_s2049" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:453.6pt;height:453.6pt;z-index:-251656192;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="Logo eko" gain="19661f" blacklevel="22938f"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E6C47"/>
-[...137 lines deleted...]
-    <w:rsid w:val="00FE6D4B"/>
+    <w:rsidRoot w:val="000C30D4"/>
+    <w:rsid w:val="000425E3"/>
+    <w:rsid w:val="00054CC7"/>
+    <w:rsid w:val="000A6DB9"/>
+    <w:rsid w:val="000C30D4"/>
+    <w:rsid w:val="001A0E20"/>
+    <w:rsid w:val="001C0CC9"/>
+    <w:rsid w:val="00273EDD"/>
+    <w:rsid w:val="002C50A7"/>
+    <w:rsid w:val="002D0662"/>
+    <w:rsid w:val="002E2754"/>
+    <w:rsid w:val="003D6163"/>
+    <w:rsid w:val="00433C8C"/>
+    <w:rsid w:val="004B016A"/>
+    <w:rsid w:val="00507A2A"/>
+    <w:rsid w:val="00521B24"/>
+    <w:rsid w:val="005A7640"/>
+    <w:rsid w:val="005D487A"/>
+    <w:rsid w:val="00756636"/>
+    <w:rsid w:val="00785DAD"/>
+    <w:rsid w:val="008114E7"/>
+    <w:rsid w:val="00856992"/>
+    <w:rsid w:val="009055C9"/>
+    <w:rsid w:val="00910CBA"/>
+    <w:rsid w:val="00961FC2"/>
+    <w:rsid w:val="009B45CB"/>
+    <w:rsid w:val="00A32DDD"/>
+    <w:rsid w:val="00B236CB"/>
+    <w:rsid w:val="00B23CFF"/>
+    <w:rsid w:val="00B32365"/>
+    <w:rsid w:val="00B401B9"/>
+    <w:rsid w:val="00C671D0"/>
+    <w:rsid w:val="00C7641F"/>
+    <w:rsid w:val="00CE2327"/>
+    <w:rsid w:val="00CF0EA9"/>
+    <w:rsid w:val="00E260E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3B49A546"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1001B606-C6EB-4EFB-99FF-899C06F8F9A2}"/>
+  <w15:docId w15:val="{3D16F7E0-CF3D-460F-9511-28913C1E02BF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -1394,397 +1586,201 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002A3DB5"/>
-[...69 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nadpis4">
-[...3 lines deleted...]
-    <w:rsid w:val="008F679C"/>
+  <w:style w:type="character" w:styleId="Hypertextovodkaz">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C30D4"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Siln">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C30D4"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="26"/>
-      <w:szCs w:val="20"/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
-    <w:rsid w:val="008F679C"/>
+    <w:link w:val="ZhlavChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005D487A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D487A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
-    <w:rsid w:val="00505163"/>
+    <w:link w:val="ZpatChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005D487A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hypertextovodkaz">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
+    <w:name w:val="Zápatí Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
-    <w:rsid w:val="00C81F2A"/>
-[...145 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Zpat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D487A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00B97BA1"/>
+    <w:rsid w:val="009055C9"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...17 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="1279531697">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luciel@podralsko.cz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///M:\sablony\Hlav_papir_PodralskyNF.dot" TargetMode="External"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2040,73 +2036,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Hlav_papir_PodralskyNF</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>675</Characters>
+  <Pages>2</Pages>
+  <Words>345</Words>
+  <Characters>2036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>ATTRACTION s.r.o.</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>788</CharactersWithSpaces>
+  <CharactersWithSpaces>2377</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Bínová Lucie</dc:creator>
+  <dc:creator>PNF</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>